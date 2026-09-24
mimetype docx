--- v0 (2026-08-06)
+++ v1 (2026-09-24)
@@ -91,106 +91,116 @@
         </w:rPr>
         <w:t>REQUERIMENTO DE CANCELAMENTO DO CAR</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>À Coordenadoria de Monitoramento e Regularização Ambiental Rural — COMRAR</w:t>
         <w:br/>
         <w:t>Secretaria de Estado do Desenvolvimento Ambiental — SEDAM-RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, inscrito(a) no CPF sob o nº , proprietário(a) do imóvel rural denominado "LOTE 54 GLEBA 09 P.I.C. IPOCYSSARA - Aurinda", localizado em Cacoal/Rondônia, requer o CANCELAMENTO do CAR cadastrado pelos seguintes motivos: (descrever o motivo — ex.: duplicidade de inscrição, venda do imóvel, erro cadastral, etc.).</w:t>
+        <w:t>ONIRA PIMENTA DA SILVA, inscrita no CPF sob o nº , proprietária do imóvel rural denominado "Lote 54-A, Gleba 09, Castro Alves, Setor Ipocyssara, Projeto Fundiário Corumbiara", localizado em Cacoal/RO, requer o CANCELAMENTO do CAR cadastrado pelos seguintes motivos: (descrever o motivo — ex.: duplicidade de inscrição, venda do imóvel, erro cadastral, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Documentos anexos:</w:t>
         <w:br/>
         <w:t>I — Documento de identidade e CPF;</w:t>
         <w:br/>
         <w:t>II — Comprovante de titularidade do imóvel;</w:t>
         <w:br/>
         <w:t>III — Justificativa do cancelamento (se necessário, declaração ou laudo técnico).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 6 de agosto de 2026</w:t>
+        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
-        <w:t>____________________________________________________</w:t>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ONIRA PIMENTA DA SILVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Domicílio: Cacoal/Rondônia</w:t>
+        <w:t>Domicílio: Cacoal/RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Responsável Técnico: ISAAC ALMEIDA LACERDA — CREA 16.268/D-RO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>📞 (69) 99602-3191  |  ✉ jacutingatopografia@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>