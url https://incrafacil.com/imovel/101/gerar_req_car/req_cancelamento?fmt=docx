--- v1 (2026-09-24)
+++ v2 (2026-11-08)
@@ -130,51 +130,51 @@
         <w:t>I — Documento de identidade e CPF;</w:t>
         <w:br/>
         <w:t>II — Comprovante de titularidade do imóvel;</w:t>
         <w:br/>
         <w:t>III — Justificativa do cancelamento (se necessário, declaração ou laudo técnico).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
+        <w:t>Cacoal/RO, 8 de novembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ONIRA PIMENTA DA SILVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>