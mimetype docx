--- v0 (2026-08-06)
+++ v1 (2026-09-24)
@@ -142,61 +142,71 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Documentos anexos:</w:t>
         <w:br/>
         <w:t>I — Documento de identidade e CPF;</w:t>
         <w:br/>
         <w:t>II — Comprovante do novo e-mail (opcional).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 6 de agosto de 2026</w:t>
+        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
-        <w:t>____________________________________________________</w:t>
+        <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>JOSENIAS IANSE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>CPF: 103.187.632-49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Domicílio: Porto Velho/RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Responsável Técnico: ISAAC ALMEIDA LACERDA — CREA 16.268/D-RO</w:t>