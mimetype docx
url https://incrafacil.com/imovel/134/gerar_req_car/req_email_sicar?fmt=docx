--- v1 (2026-09-24)
+++ v2 (2026-11-08)
@@ -91,51 +91,51 @@
         </w:rPr>
         <w:t>REQUERIMENTO DE ALTERAÇÃO DE E-MAIL NO SICAR</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ao Serviço Florestal Brasileiro — SFB / SICAR Federal</w:t>
         <w:br/>
         <w:t>(Ou: À COMRAR/SEDAM-RO para sistemas estaduais)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>JOSENIAS IANSE, inscrito no CPF sob o nº 103.187.632-49, titular do imóvel rural "LOTE 38, GLEBA 11, LINHA 12, Km 19, Porto Velho, RO", cadastrado no SICAR/CAR sob o nº ___________________, vem requerer a ALTERAÇÃO DO ENDEREÇO ELETRÔNICO (e-mail) vinculado ao referido cadastro, conforme segue:</w:t>
+        <w:t>JOSENIAS IANSE, inscrito no CPF sob o nº 103.187.632-49, titular do imóvel rural "LOTE 39, GLEBA 11, LINHA 12, Km 19, Porto Velho, RO", cadastrado no SICAR/CAR sob o nº ___________________, vem requerer a ALTERAÇÃO DO ENDEREÇO ELETRÔNICO (e-mail) vinculado ao referido cadastro, conforme segue:</w:t>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">    E-mail atual:  _________________________</w:t>
         <w:br/>
         <w:t xml:space="preserve">    Novo e-mail:   _________________________</w:t>
         <w:br/>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>A atualização é necessária para garantir o recebimento de notificações e avisos do sistema referentes ao processo de análise do CAR.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -146,51 +146,51 @@
         <w:t>Documentos anexos:</w:t>
         <w:br/>
         <w:t>I — Documento de identidade e CPF;</w:t>
         <w:br/>
         <w:t>II — Comprovante do novo e-mail (opcional).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
+        <w:t>Cacoal/RO, 8 de novembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>JOSENIAS IANSE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>