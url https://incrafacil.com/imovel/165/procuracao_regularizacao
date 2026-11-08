--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -23,66 +23,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROCURAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Os abaixo denominados OUTORGANTES constituem os denominados OUTORGADOS seus bastantes procuradores, concedendo-lhes os poderes abaixo descritos, para que surtam os seus jurídicos e legais efeitos:</w:t>
-[...14 lines deleted...]
-        <w:t>ROBERTO OLIVEIRA DA SILVA, brasileiro, eletricista, inscrito(a) no CPF nº 150.921.722-00, portador(a) do RG nº 231.691-SESDC-RO, residente e domiciliado(a) em Avenida Tiradentes, 397, Bairro Novo Cacoal, Cacoal, RO.</w:t>
+        <w:t>O abaixo denominado OUTORGANTE constitui os denominados OUTORGADOS seus bastantes procuradores, concedendo-lhes os poderes abaixo descritos, para que surtam os seus jurídicos e legais efeitos:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
         <w:t>LENIR MARIA DE JESUS, brasileira, do lar, inscrito(a) no CPF nº 085.060.602-06, portador(a) do RG nº 108.716-SESDC-RO, residente e domiciliado(a) em Rua Dorvy Gomes de Freitas, 4.253, Bairro Josino Brito, Cacoal, RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -116,95 +101,64 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">PODERES: </w:t>
       </w:r>
       <w:r>
         <w:t>Ao OUTORGADO 1 (ISAAC ALMEIDA LACERDA): representar o(s) OUTORGANTE(S) perante o INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA — INCRA, podendo requerer, preencher, assinar, atualizar, retificar e modificar os dados cadastrais do(s) imóvel(is) no Sistema Nacional de Cadastro Rural — SNCR, inclusive por meio da Declaração para Cadastro Rural — DCR, bem como emitir e regularizar o Certificado de Cadastro de Imóvel Rural — CCIR; e perante a SECRETARIA ESPECIAL DA RECEITA FEDERAL DO BRASIL — RFB, podendo inscrever, atualizar e retificar os dados do(s) imóvel(is) no CIB/CAFIR, apresentar e retificar a Declaração do ITR — DITR e praticar os demais atos necessários à regularização do ITR, inclusive por meio do Portal e-CAC;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ao OUTORGADO 2 (JOÃO VITOR FREITAS CERQUEIRA CÉSAR): representar o(s) OUTORGANTE(S) perante a Secretaria de Estado do Desenvolvimento Ambiental — SEDAM/RO e o Sistema Nacional de Cadastro Ambiental Rural — SICAR, podendo em nome do(s) OUTORGANTE(S) requerer, inscrever, retificar, atualizar e apresentar documentos que sejam necessários ao bom andamento da regularização do Cadastro Ambiental Rural — CAR;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Poderes específicos referentes ao imóvel rural denominado LOTE 22-A-1, GLEBA 06, S.T. IPOCYSSARA, Município de Cacoal/RO, código INCRA/SNCR nº 9500179979000, matrícula nº 39.902, de propriedade/posse do(s) OUTORGANTE(S).</w:t>
+        <w:t>Poderes específicos referentes ao imóvel rural denominado LOTE 22-A-1, GLEBA 06, SETOR IPOCYSSARA, PROJETO FUNDIÁRIO CORUMBIARA, Município de Cacoal/RO, código INCRA/SNCR nº 001.040.045.152-0, matrícula nº 39.902, de propriedade/posse do(s) OUTORGANTE(S).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 24 de setembro de 2026.</w:t>
+        <w:t>Cacoal/RO, 08 de novembro de 2026.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
-    <w:p/>
-[...29 lines deleted...]
-    </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LENIR MARIA DE JESUS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>