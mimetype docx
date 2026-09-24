--- v0 (2026-08-06)
+++ v1 (2026-09-24)
@@ -148,61 +148,71 @@
         <w:t>Documentos anexos:</w:t>
         <w:br/>
         <w:t>I — CPF e RG;</w:t>
         <w:br/>
         <w:t>II — Comprovante de inscrição no CAR;</w:t>
         <w:br/>
         <w:t>III — Croqui ou shapefile da área com passivo ambiental identificado;</w:t>
         <w:br/>
         <w:t>IV — Proposta de PRADA (quando aplicável).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 6 de agosto de 2026</w:t>
+        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
-        <w:t>____________________________________________________</w:t>
+        <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OTAVIANO DE JESUS RODRIGUES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>CPF: 081.198.055-34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Domicílio: Cacoal/RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Responsável Técnico: ISAAC ALMEIDA LACERDA — CREA 16.268/D-RO</w:t>