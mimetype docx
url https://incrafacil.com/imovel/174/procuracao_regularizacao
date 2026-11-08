--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -38,186 +38,186 @@
         <w:t>PROCURAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Os abaixo denominados OUTORGANTES constituem os denominados OUTORGADOS seus bastantes procuradores, concedendo-lhes os poderes abaixo descritos, para que surtam os seus jurídicos e legais efeitos:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>NEIDE HIDALGO RAMOS, brasileira, viúva, comerciante, inscrito(a) no CPF nº 283.684.802-63, portador(a) do RG nº 112.778-SSP-RO, residente e domiciliado(a) em Avenida Tancredo Neves, 1.150, Novo Horizonte, Cacaol, RO.</w:t>
+        <w:t>NIZETE HIDALGO DE ARAÚJO OLIVEIRA, brasileira, casado(a), funcionária pública, inscrito(a) no CPF nº 341.148.402-06, portador(a) do RG nº 388.178-SESP-RO, residente e domiciliado(a) em Rua Rio Branco, nº 3.674, Bairro Floresta, Cacoal-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>ERISYALDO HIDALGO RAMOS, brasileiro, solteiro, maior e capaz, pensionista, inscrito(a) no CPF nº 735.915.052-34, portador(a) do RG nº 574.039-SSP-RO, residente e domiciliado(a) em Avenida Paraná, 135, Novo Horizonte, Cacaol, RO.</w:t>
+        <w:t>NUCELY HIDALGO, brasileira, divorciado(a), técnica em enfermagem, inscrito(a) no CPF nº 340.564.242-68, portador(a) do RG nº 205.286-SSP-RO, residente e domiciliado(a) em Avenida Juscelino Kubitschek, nº 1.144, Bairro Novo Horizonte, Cacoal-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>NORRI HIDALGO RAMOS, brasileira, divorciada, gerente administrativa, inscrito(a) no CPF nº 732.536.502-00, portador(a) do RG nº 782.163-SESP-RO, residente e domiciliado(a) em Rua Diamantes, Bom Futuro, Ariquemes, RO.</w:t>
+        <w:t>NILDO PEREIRA DE ARAUJO, brasileiro, casado(a), agricultor, inscrito(a) no CPF nº 421.038.512-34, portador(a) do RG nº 325.106-SESP-RO, residente e domiciliado(a) em Linha 11, Lote 06, Gleba 11, Zona Rural, Cacoal-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>JUVENAL PEREIRA DE ARAÚJO, brasileiro, casado no regime de comunhão parcial de bens, na vigência do código civil de 2002, aposentado, inscrito(a) no CPF nº 089.685.353-53, portador(a) do RG nº 35.887/665-ASSP, residente e domiciliado(a) em Linha 71, Lote 06, Gleba 11, Cacaol, RO.</w:t>
+        <w:t>NEIDE HIDALGO RAMOS, brasileira, viuvo(a), do lar, inscrito(a) no CPF nº 288.684.802-63, portador(a) do RG nº 112.778-SSDC-RO, residente e domiciliado(a) em Avenida Juscelino Kubitscheck, nº 1.150, Bairro Novo Horizonte, Cacoal-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>NIZETE HIDALGO DE ARAÚJO OLIVEIRA, brasileira, casada no regime de comunhão parcial de bens, na vigência do código civil de 2002, funcionária pública, inscrito(a) no CPF nº 341.148.402-06, portador(a) do RG nº 388.178-SESP-RO, residente e domiciliado(a) em Rua Rio Branco, 3.674, Bairro Florestal, Cacaol, RO.</w:t>
+        <w:t>NEIBI KELLY DE CARVALHO ARAUJO SANTANA, brasileira, casado(a), do lar, inscrito(a) no CPF nº 892.080.642-04, portador(a) do RG nº 1.000.366-SESDEC-RO, residente e domiciliado(a) em Rua dos Pioneiros, nº 3.725, Bairro Floresta, Cacoal-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>NIVALDO PEREIRA DE ARAÚJO, brasileiro, separado judicialmente, agricultor, inscrito(a) no CPF nº 204.572.272-42, portador(a) do RG nº 198.542-SESDC-RO, residente e domiciliado(a) em Linha 11, Lote 06, Gleba 11, Cacaol, RO.</w:t>
+        <w:t>MAXWELL FERNANDO DE CARVALHO ARAUJO, brasileiro, casado(a), policial militar, inscrito(a) no CPF nº 003.275.432-99, portador(a) do RG nº 1.063.159-SSDC-RO, residente e domiciliado(a) em Avenida das Comunicações, nº 3.930, Condomínio Villa Flora, Teixeirão, Cacoal-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>NUCELY HIDALGO, brasileira, divorciada, técnica em enfermagem, inscrito(a) no CPF nº 340.564.242-68, portador(a) do RG nº 205.286-SSP-RO, residente e domiciliado(a) em Avenida Joseelma Kibitsuki, 1.144, Bairro Novo Horizonte, Cacaol, RO.</w:t>
+        <w:t>ERISVALDO HIDALGO RAMOS, brasileiro, solteiro(a), pensionista, inscrito(a) no CPF nº 735.915.052-34, portador(a) do RG nº 574.039-SSP-RO, residente e domiciliado(a) em Avenida Paraná, nº 135, Bairro Novo Horizonte, Cacoal-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>NILDO PEREIRA DE ARAÚJO, brasileiro, casado no regime de comunhão parcial de bens, na vigência do código civil de 2002, agricultor, inscrito(a) no CPF nº 421.038.512-34, portador(a) do RG nº 325.106-SESP-RO, residente e domiciliado(a) em Linha 11, Lote 06, Gleba 11, Cacaol, RO.</w:t>
+        <w:t>NEIRI SONARIA HIDALGO RAMOS, brasileira, divorciado(a), gerente administrativa, inscrito(a) no CPF nº 732.536.502-00, portador(a) do RG nº 782.163-SESP-RO, residente e domiciliado(a) em Rua Diamantes, Bairro Bom Futuro, Ariquemes-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>NEIBI KELLY DE CARVALHO ARAÚJO SANTANA, brasileira, casada no regime de comunhão parcial de bens, na vigência do código civil de 2002, do lar, inscrito(a) no CPF nº 822.080.642-04, portador(a) do RG nº 1.000.366-SSDC-RO, residente e domiciliado(a) em Rua dos Pioneiros, 3.725, Floresta, Cacaol, RO.</w:t>
+        <w:t>JUVENAL PEREIRA DE ARAÚJO, brasileiro, casado(a), aposentado, inscrito(a) no CPF nº 089.685.353-53, portador(a) do RG nº 35.887/665-ASSP, residente e domiciliado(a) em Linha 71, Lote 06, Gleba 11, Cacaol, RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>MAXWELL FERNANDO DE CARVALHO ARAÚJO, brasileiro, casado no regime de comunhão parcial de bens, na vigência do código civil de 2002, policial militar, inscrito(a) no CPF nº 003.275.432-99, portador(a) do RG nº 1.063.159-SSDC-RO, residente e domiciliado(a) em Avenida das Comunicações, 3.930, Codomílio Villa Flora, Cacaol, RO.</w:t>
+        <w:t>NIVALDO PEREIRA DE ARAÚJO, brasileiro, separado(a) judicialmente, agricultor, inscrito(a) no CPF nº 204.572.272-42, portador(a) do RG nº 198.542-SESDC-RO, residente e domiciliado(a) em Linha 11, Lote 06, Gleba 11, Cacaol, RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGADO 1: </w:t>
       </w:r>
       <w:r>
         <w:t>ISAAC ALMEIDA LACERDA, brasileiro, casado, Engenheiro Civil, CREA 16.268/D-RO, inscrito no CPF nº 947.403.642-04, residente e domiciliado na Rua Cecília Meirelles, nº 252, Green Ville, Cacoal/RO;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -236,144 +236,299 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">PODERES: </w:t>
       </w:r>
       <w:r>
         <w:t>Ao OUTORGADO 1 (ISAAC ALMEIDA LACERDA): representar o(s) OUTORGANTE(S) perante o INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA — INCRA, podendo requerer, preencher, assinar, atualizar, retificar e modificar os dados cadastrais do(s) imóvel(is) no Sistema Nacional de Cadastro Rural — SNCR, inclusive por meio da Declaração para Cadastro Rural — DCR, bem como emitir e regularizar o Certificado de Cadastro de Imóvel Rural — CCIR; e perante a SECRETARIA ESPECIAL DA RECEITA FEDERAL DO BRASIL — RFB, podendo inscrever, atualizar e retificar os dados do(s) imóvel(is) no CIB/CAFIR, apresentar e retificar a Declaração do ITR — DITR e praticar os demais atos necessários à regularização do ITR, inclusive por meio do Portal e-CAC;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ao OUTORGADO 2 (JOÃO VITOR FREITAS CERQUEIRA CÉSAR): representar o(s) OUTORGANTE(S) perante a Secretaria de Estado do Desenvolvimento Ambiental — SEDAM/RO e o Sistema Nacional de Cadastro Ambiental Rural — SICAR, podendo em nome do(s) OUTORGANTE(S) requerer, inscrever, retificar, atualizar e apresentar documentos que sejam necessários ao bom andamento da regularização do Cadastro Ambiental Rural — CAR;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Poderes específicos referentes ao imóvel rural denominado LOTE 06, GLEBA 11, S.T. GY-PARANÁ, P.I.C. GY-PARANÁ, Município de Cacaol/RO, matrícula nº 1.789, de propriedade/posse do(s) OUTORGANTE(S).</w:t>
+        <w:t>Poderes específicos referentes ao imóvel rural denominado LOTE 06, GLEBA 11, S.T. GY-PARANÁ, P.I.C. GY-PARANÁ, Município de Cacoal/RO, código INCRA/SNCR nº 001.040.028.002-4, matrícula nº 1.789, de propriedade/posse do(s) OUTORGANTE(S).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Cacaol/RO, 24 de setembro de 2026.</w:t>
+        <w:t>Cacoal/RO, 08 de novembro de 2026.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NIZETE HIDALGO DE ARAÚJO OLIVEIRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(assinatura com firma reconhecida)</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NUCELY HIDALGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(assinatura com firma reconhecida)</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NILDO PEREIRA DE ARAUJO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(assinatura com firma reconhecida)</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>NEIDE HIDALGO RAMOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(assinatura com firma reconhecida)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ERISYALDO HIDALGO RAMOS</w:t>
+        <w:t>NEIBI KELLY DE CARVALHO ARAUJO SANTANA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(assinatura com firma reconhecida)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>NORRI HIDALGO RAMOS</w:t>
+        <w:t>MAXWELL FERNANDO DE CARVALHO ARAUJO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(assinatura com firma reconhecida)</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ERISVALDO HIDALGO RAMOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(assinatura com firma reconhecida)</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NEIRI SONARIA HIDALGO RAMOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(assinatura com firma reconhecida)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
@@ -391,206 +546,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(assinatura com firma reconhecida)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>NIZETE HIDALGO DE ARAÚJO OLIVEIRA</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>NIVALDO PEREIRA DE ARAÚJO</w:t>
-      </w:r>
-[...122 lines deleted...]
-        <w:t>MAXWELL FERNANDO DE CARVALHO ARAÚJO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(assinatura com firma reconhecida)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">