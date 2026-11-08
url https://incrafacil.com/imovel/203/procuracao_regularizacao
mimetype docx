--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -110,51 +110,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ao OUTORGADO 2 (JOÃO VITOR FREITAS CERQUEIRA CÉSAR): representar o(s) OUTORGANTE(S) perante a Secretaria de Estado do Desenvolvimento Ambiental — SEDAM/RO e o Sistema Nacional de Cadastro Ambiental Rural — SICAR, podendo em nome do(s) OUTORGANTE(S) requerer, inscrever, retificar, atualizar e apresentar documentos que sejam necessários ao bom andamento da regularização do Cadastro Ambiental Rural — CAR;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Poderes específicos referentes ao imóvel rural denominado Lote 16-E, gleba 05, S.T Prosperidade, Município de Cacoal/RO, de propriedade/posse do(s) OUTORGANTE(S).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 24 de setembro de 2026.</w:t>
+        <w:t>Cacoal/RO, 08 de novembro de 2026.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
     <w:p>