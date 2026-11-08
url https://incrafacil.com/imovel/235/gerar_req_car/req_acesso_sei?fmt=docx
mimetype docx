--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -163,51 +163,51 @@
         <w:t>I — Documento de identidade (RG ou CNH);</w:t>
         <w:br/>
         <w:t>II — CPF;</w:t>
         <w:br/>
         <w:t>III — Comprovante de endereço (opcional).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
+        <w:t>Cacoal/RO, 8 de novembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ELPIDIO EUGENIO DA SILVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>