--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -91,94 +91,94 @@
         </w:rPr>
         <w:t>REQUERIMENTO PARA ANÁLISE / APROVAÇÃO DO CAR</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>À Coordenadoria de Monitoramento e Regularização Ambiental Rural — COMRAR</w:t>
         <w:br/>
         <w:t>Secretaria de Estado do Desenvolvimento Ambiental — SEDAM-RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>WALDEMAR BORCHARDT, brasileiro, inscrito no CPF sob o nº 575.876.127-34, residente e domiciliado em Cacoal/RO, vem, respeitosamente, à presença de Vossas Senhorias, solicitar a ANÁLISE E APROVAÇÃO do Cadastro Ambiental Rural — CAR referente ao imóvel rural denominado "LOTE 69, GLEBA 10, S.T. IPOCYSSARA, P.F. CORUMBIARA", com área de 66.193 hectares, localizado no município de Cacoal/RO CCIR nº 00453974022, nos termos do art. 29 da Lei Federal nº 12.651/2012 (Código Florestal) e da Portaria SEDAM nº 305, de 28 de agosto de 2018.</w:t>
+        <w:t>WALDEMAR BORCHARDT, brasileiro, inscrito no CPF sob o nº 575.876.127-34, residente e domiciliado em Cacoal/RO, vem, respeitosamente, à presença de Vossas Senhorias, solicitar a ANÁLISE E APROVAÇÃO do Cadastro Ambiental Rural — CAR referente ao imóvel rural denominado "LOTE 69, GLEBA 10, S.T. IPOCYSSARA, P.F. CORUMBIARA", com área de 66.8191 hectares, localizado no município de Cacoal/RO CCIR nº 001.090.148.555-6, nos termos do art. 29 da Lei Federal nº 12.651/2012 (Código Florestal) e da Portaria SEDAM nº 305, de 28 de agosto de 2018.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Para tanto, anexa os seguintes documentos:</w:t>
         <w:br/>
         <w:t>I — Cópia do documento de identidade e CPF do requerente;</w:t>
         <w:br/>
         <w:t>II — Cópia do Certificado de Cadastro de Imóvel Rural — CCIR;</w:t>
         <w:br/>
         <w:t>III — Cópia do ITR / NIRF;</w:t>
         <w:br/>
         <w:t>IV — Comprovante de inscrição no SICAR;</w:t>
         <w:br/>
         <w:t>V — Demais documentos exigidos pela COMRAR.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
+        <w:t>Cacoal/RO, 8 de novembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>WALDEMAR BORCHARDT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>