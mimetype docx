--- v0 (2026-08-06)
+++ v1 (2026-09-24)
@@ -91,110 +91,120 @@
         </w:rPr>
         <w:t>REQUERIMENTO PARA ANÁLISE / APROVAÇÃO DO CAR</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>À Coordenadoria de Monitoramento e Regularização Ambiental Rural — COMRAR</w:t>
         <w:br/>
         <w:t>Secretaria de Estado do Desenvolvimento Ambiental — SEDAM-RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, brasileiro(a), inscrito(a) no CPF sob o nº , residente e domiciliado(a) em Cacoal/Rondônia, vem, respeitosamente, à presença de Vossas Senhorias, solicitar a ANÁLISE E APROVAÇÃO do Cadastro Ambiental Rural — CAR referente ao imóvel rural denominado "LOTE 11-B2 (REM.) GLEBA 08 P.I.C. IPOCYSSARA - Otaviano Rodriges" localizado no município de Cacoal/Rondônia nos termos do art. 29 da Lei Federal nº 12.651/2012 (Código Florestal) e da Portaria SEDAM nº 305, de 28 de agosto de 2018.</w:t>
+        <w:t>, brasileiro(a), inscrito(a) no CPF sob o nº , residente e domiciliado(a) em Cacoal/RO, vem, respeitosamente, à presença de Vossas Senhorias, solicitar a ANÁLISE E APROVAÇÃO do Cadastro Ambiental Rural — CAR referente ao imóvel rural denominado "LOTE 11-B2 (REM.) GLEBA 08 P.I.C. IPOCYSSARA " localizado no município de Cacoal/RO nos termos do art. 29 da Lei Federal nº 12.651/2012 (Código Florestal) e da Portaria SEDAM nº 305, de 28 de agosto de 2018.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Para tanto, anexa os seguintes documentos:</w:t>
         <w:br/>
         <w:t>I — Cópia do documento de identidade e CPF do requerente;</w:t>
         <w:br/>
         <w:t>II — Cópia do Certificado de Cadastro de Imóvel Rural — CCIR;</w:t>
         <w:br/>
         <w:t>III — Cópia do ITR / NIRF;</w:t>
         <w:br/>
         <w:t>IV — Comprovante de inscrição no SICAR;</w:t>
         <w:br/>
         <w:t>V — Demais documentos exigidos pela COMRAR.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 6 de agosto de 2026</w:t>
+        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
-        <w:t>____________________________________________________</w:t>
+        <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Requerente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Domicílio: Cacoal/Rondônia</w:t>
+        <w:t>Domicílio: Cacoal/RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Responsável Técnico: ISAAC ALMEIDA LACERDA — CREA 16.268/D-RO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>📞 (69) 99602-3191  |  ✉ jacutingatopografia@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>