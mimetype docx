--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -38,51 +38,51 @@
         <w:t>PROCURAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>O abaixo denominado OUTORGANTE constitui os denominados OUTORGADOS seus bastantes procuradores, concedendo-lhes os poderes abaixo descritos, para que surtam os seus jurídicos e legais efeitos:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>__________ (qualificação completa do proprietário).</w:t>
+        <w:t>LÍRIO WAGNER, brasileiro, casado(a), lavrador, inscrito(a) no CPF nº 564.112.942-91, portador(a) do RG nº 526.627-RO, residente e domiciliado(a) em Linha 07, Lote 07, Gleba 05, Cacoal - RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGADO 1: </w:t>
       </w:r>
       <w:r>
         <w:t>ISAAC ALMEIDA LACERDA, brasileiro, casado, Engenheiro Civil, CREA 16.268/D-RO, inscrito no CPF nº 947.403.642-04, residente e domiciliado na Rua Cecília Meirelles, nº 252, Green Ville, Cacoal/RO;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -101,82 +101,82 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">PODERES: </w:t>
       </w:r>
       <w:r>
         <w:t>Ao OUTORGADO 1 (ISAAC ALMEIDA LACERDA): representar o(s) OUTORGANTE(S) perante o INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA — INCRA, podendo requerer, preencher, assinar, atualizar, retificar e modificar os dados cadastrais do(s) imóvel(is) no Sistema Nacional de Cadastro Rural — SNCR, inclusive por meio da Declaração para Cadastro Rural — DCR, bem como emitir e regularizar o Certificado de Cadastro de Imóvel Rural — CCIR; e perante a SECRETARIA ESPECIAL DA RECEITA FEDERAL DO BRASIL — RFB, podendo inscrever, atualizar e retificar os dados do(s) imóvel(is) no CIB/CAFIR, apresentar e retificar a Declaração do ITR — DITR e praticar os demais atos necessários à regularização do ITR, inclusive por meio do Portal e-CAC;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ao OUTORGADO 2 (JOÃO VITOR FREITAS CERQUEIRA CÉSAR): representar o(s) OUTORGANTE(S) perante a Secretaria de Estado do Desenvolvimento Ambiental — SEDAM/RO e o Sistema Nacional de Cadastro Ambiental Rural — SICAR, podendo em nome do(s) OUTORGANTE(S) requerer, inscrever, retificar, atualizar e apresentar documentos que sejam necessários ao bom andamento da regularização do Cadastro Ambiental Rural — CAR;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Poderes específicos referentes ao imóvel rural denominado LOTE 10-A GLEBA 07 P.I.C. IPOCYSSARA - Lirio, Município de Cacoal/RO, de propriedade/posse do(s) OUTORGANTE(S).</w:t>
+        <w:t>Poderes específicos referentes ao imóvel rural denominado LOTE 10-A, GLEBA 07, S.T. IPOCYSSARA, P.F. CORUMBIARA, Município de Cacoal/RO, código INCRA/SNCR nº 001.040.043.915-5, matrícula nº 13.361, de propriedade/posse do(s) OUTORGANTE(S).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 24 de setembro de 2026.</w:t>
+        <w:t>Cacoal/RO, 08 de novembro de 2026.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>__________</w:t>
+        <w:t>LÍRIO WAGNER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(assinatura com firma reconhecida)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">