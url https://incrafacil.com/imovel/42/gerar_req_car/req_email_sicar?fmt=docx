--- v1 (2026-09-24)
+++ v2 (2026-11-08)
@@ -91,54 +91,54 @@
         </w:rPr>
         <w:t>REQUERIMENTO DE ALTERAÇÃO DE E-MAIL NO SICAR</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ao Serviço Florestal Brasileiro — SFB / SICAR Federal</w:t>
         <w:br/>
         <w:t>(Ou: À COMRAR/SEDAM-RO para sistemas estaduais)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, inscrito(a) no CPF sob o nº , titular do imóvel rural "LOTE 18 GLEBA 05 P.I.C. IPOCYSSARA - Dr Celso", cadastrado no SICAR/CAR sob o nº ___________________, vem requerer a ALTERAÇÃO DO ENDEREÇO ELETRÔNICO (e-mail) vinculado ao referido cadastro, conforme segue:</w:t>
+        <w:t>EDSON DE CARVALHO SOUZA, inscrito no CPF sob o nº 592.567.372-72, titular do imóvel rural "LOTE 18-D (REM.), GLEBA 05, CASTRO ALVES, SETOR IPOCYSSARA, P.F. CORUMBIARA", cadastrado no SICAR/CAR sob o nº ___________________, vem requerer a ALTERAÇÃO DO ENDEREÇO ELETRÔNICO (e-mail) vinculado ao referido cadastro, conforme segue:</w:t>
         <w:br/>
         <w:br/>
-        <w:t xml:space="preserve">    E-mail atual:  _________________________</w:t>
+        <w:t xml:space="preserve">    E-mail atual:  sem endereço eletrônico declarado</w:t>
         <w:br/>
         <w:t xml:space="preserve">    Novo e-mail:   _________________________</w:t>
         <w:br/>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>A atualização é necessária para garantir o recebimento de notificações e avisos do sistema referentes ao processo de análise do CAR.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -146,77 +146,82 @@
         <w:t>Documentos anexos:</w:t>
         <w:br/>
         <w:t>I — Documento de identidade e CPF;</w:t>
         <w:br/>
         <w:t>II — Comprovante do novo e-mail (opcional).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
+        <w:t>Cacoal/RO, 8 de novembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Requerente</w:t>
+        <w:t>EDSON DE CARVALHO SOUZA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Domicílio: Cacoal/Rondônia</w:t>
+        <w:t>CPF: 592.567.372-72</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Domicílio: Ministro Andreazza/RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Responsável Técnico: ISAAC ALMEIDA LACERDA — CREA 16.268/D-RO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>📞 (69) 99602-3191  |  ✉ jacutingatopografia@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>