--- v0 (2026-08-06)
+++ v1 (2026-09-24)
@@ -91,65 +91,65 @@
         </w:rPr>
         <w:t>REQUERIMENTO DE HABILITAÇÃO DE ACESSO EXTERNO AO SEI-RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>À Secretaria de Estado do Desenvolvimento Ambiental — SEDAM-RO</w:t>
         <w:br/>
         <w:t>Sistema Eletrônico de Informações — SEI-RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, inscrito(a) no CPF sob o nº , residente em Cacoal/Rondônia, interessado(a) no processo de regularização ambiental referente ao imóvel "LOTE 48-F GLEBA 08 P.I.C. IPOCYSSARA - Jose Braz", localizado em Cacoal/Rondônia, vem requerer a HABILITAÇÃO DE ACESSO EXTERNO INTEGRAL ao processo SEI, a fim de acompanhar o andamento e efetuar o peticionamento de documentos nos termos da legislação vigente.</w:t>
+        <w:t>JOSE BRAZ, inscrito no CPF sob o nº , residente em Cacoal/RO, interessado no processo de regularização ambiental referente ao imóvel "LOTE 48-F GLEBA 08 P.I.C. IPOCYSSARA - Jose Braz", localizado em Cacoal/RO, vem requerer a HABILITAÇÃO DE ACESSO EXTERNO INTEGRAL ao processo SEI, a fim de acompanhar o andamento e efetuar o peticionamento de documentos nos termos da legislação vigente.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Para tanto, informa os dados de acesso:</w:t>
         <w:br/>
-        <w:t xml:space="preserve">    Nome completo:  </w:t>
+        <w:t xml:space="preserve">    Nome completo:  JOSE BRAZ</w:t>
         <w:br/>
         <w:t xml:space="preserve">    CPF:            </w:t>
         <w:br/>
         <w:t xml:space="preserve">    E-mail:         _________________________</w:t>
         <w:br/>
         <w:t xml:space="preserve">    Telefone:       _________________________</w:t>
         <w:br/>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Obs.: Caso ainda não possua cadastro no SEI-RO, solicita também a CRIAÇÃO DE USUÁRIO EXTERNO, com acesso ao tipo 'Acesso Externo Integral', conforme orientação disponível em sei.ro.gov.br ou pelo telefone (69) 3212-9665.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
@@ -159,71 +159,81 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Documentos anexos:</w:t>
         <w:br/>
         <w:t>I — Documento de identidade (RG ou CNH);</w:t>
         <w:br/>
         <w:t>II — CPF;</w:t>
         <w:br/>
         <w:t>III — Comprovante de endereço (opcional).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 6 de agosto de 2026</w:t>
+        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
-        <w:t>____________________________________________________</w:t>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>JOSE BRAZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Domicílio: Cacoal/Rondônia</w:t>
+        <w:t>Domicílio: Cacoal/RO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Responsável Técnico: ISAAC ALMEIDA LACERDA — CREA 16.268/D-RO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>📞 (69) 99602-3191  |  ✉ jacutingatopografia@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>