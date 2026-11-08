--- v1 (2026-09-24)
+++ v2 (2026-11-08)
@@ -163,51 +163,51 @@
         <w:t>I — Documento de identidade (RG ou CNH);</w:t>
         <w:br/>
         <w:t>II — CPF;</w:t>
         <w:br/>
         <w:t>III — Comprovante de endereço (opcional).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Termos em que pede deferimento.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Cacoal/RO, 24 de setembro de 2026</w:t>
+        <w:t>Cacoal/RO, 8 de novembro de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>JOSE BRAZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>