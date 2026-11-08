--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -38,156 +38,156 @@
         <w:t>PROCURAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Os abaixo denominados OUTORGANTES constituem os denominados OUTORGADOS seus bastantes procuradores, concedendo-lhes os poderes abaixo descritos, para que surtam os seus jurídicos e legais efeitos:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>LUIZ PEREIRA DAS NEVES, brasileiro, solteiro(a), agricultor, inscrito(a) no CPF nº 294.099.692-04, portador(a) do RG nº 707.985, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, zona rural, Ministro Andreazza-RO.</w:t>
+        <w:t>LUIZ PEREIRA DAS NEVES, brasileiro, solteiro(a), agricultor, inscrito(a) no CPF nº 294.099.692-04, portador(a) do RG nº 707.985-SSP-RO, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, Zona Rural, Ministro Andreazza-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>DAYANA SERAFIM NERES, brasileira, solteiro(a), agricultora, inscrito(a) no CPF nº 000.469.962-90, portador(a) do RG nº 1770387, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, zona rural, Ministro Andreazza-RO.</w:t>
+        <w:t>DAYANA SERAFIM NERES, brasileira, solteiro(a), agricultora, inscrito(a) no CPF nº 000.469.962-90, portador(a) do RG nº 1.770.387-SESDEC-RO, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, Zona Rural, Ministro Andreazza-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>VANDERLEI PEREIRA NEVES, brasileiro, solteiro(a), agricultor, inscrito(a) no CPF nº 794.617.432-20, portador(a) do RG nº 683997, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, zona rural, Ministro Andreazza-RO.</w:t>
+        <w:t>VANDERLEI PEREIRA NEVES, brasileiro, solteiro(a), agricultor, inscrito(a) no CPF nº 794.617.432-20, portador(a) do RG nº 683.997-SSP-RO, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, Zona Rural, Ministro Andreazza-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>ROSELI PEREIRA DAS NEVES SÁ, brasileira, viuvo(a), agricultora, inscrito(a) no CPF nº 858.808.412-00, portador(a) do RG nº 1315023, residente e domiciliado(a) em Rua Tucunaré, 271, Bairro Novo Urupá, Ji-Paraná-RO.</w:t>
+        <w:t>ROSELI PEREIRA DAS NEVES SÁ, brasileira, viuvo(a), agricultora, inscrito(a) no CPF nº 858.808.412-00, portador(a) do RG nº 1.315.023-SESDEC-RO, residente e domiciliado(a) em Rua Tucunaré, nº 271, Bairro Novo Urupá, Ji-Paraná-RO (endereço de 2014 — confirmar).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>MARIA ROSA DAS NEVES FIGUEREDO, brasileira, viuvo(a), agricultora, inscrito(a) no CPF nº 340.996.462-20, portador(a) do RG nº 365.894, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, zona rural, Ministro Andreazza-RO.</w:t>
+        <w:t>MARIA ROSA DAS NEVES FIGUEREDO, brasileira, viuvo(a), agricultora, inscrito(a) no CPF nº 340.996.462-20, portador(a) do RG nº 365.894-SESP-RO, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, Zona Rural, Ministro Andreazza-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>PEDRO AUGUSTO FIGUEREDO, brasileiro, casado(a), agricultor, inscrito(a) no CPF nº 638.990.602-10, portador(a) do RG nº 654.485, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, zona rural, Ministro Andreazza-RO.</w:t>
+        <w:t>PEDRO AUGUSTO FIGUEREDO, brasileiro, casado(a), agricultor, inscrito(a) no CPF nº 638.990.602-10, portador(a) do RG nº 654.485-SSP-RO, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, Zona Rural, Ministro Andreazza-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>ZENILDA FIGUEIREDO MARIANO, brasileira, casado(a), agricultora, inscrito(a) no CPF nº 817.820.202-68, portador(a) do RG nº 779.948, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, zona rural, Ministro Andreazza-RO.</w:t>
+        <w:t>ZENILDA FIGUEIREDO MARIANO, brasileira, casado(a), agricultora, inscrito(a) no CPF nº 817.820.202-68, portador(a) do RG nº 779.948-SSP-RO, residente e domiciliado(a) em Linha 03, Lote 56, Gleba 03, Zona Rural, Ministro Andreazza-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGANTE: </w:t>
       </w:r>
       <w:r>
-        <w:t>JUAREZ AUGUSTO FIGUEIREDO, brasileiro, solteiro(a), agricultor, inscrito(a) no CPF nº 664.639.202-15, portador(a) do RG nº 760170, residente e domiciliado(a) em Rua Cedro, 1.730, Bairro Nova Brasília, Ji-Paraná-RO.</w:t>
+        <w:t>JUAREZ AUGUSTO FIGUEIREDO, brasileiro, solteiro(a), agricultor, inscrito(a) no CPF nº 664.639.202-15, portador(a) do RG nº 760.170-SESDEC-RO, residente e domiciliado(a) em Rua Cedro, nº 1.730, Bairro Nova Brasília, Ji-Paraná-RO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OUTORGADO 1: </w:t>
       </w:r>
       <w:r>
         <w:t>ISAAC ALMEIDA LACERDA, brasileiro, casado, Engenheiro Civil, CREA 16.268/D-RO, inscrito no CPF nº 947.403.642-04, residente e domiciliado na Rua Cecília Meirelles, nº 252, Green Ville, Cacoal/RO;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -206,60 +206,60 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">PODERES: </w:t>
       </w:r>
       <w:r>
         <w:t>Ao OUTORGADO 1 (ISAAC ALMEIDA LACERDA): representar o(s) OUTORGANTE(S) perante o INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA — INCRA, podendo requerer, preencher, assinar, atualizar, retificar e modificar os dados cadastrais do(s) imóvel(is) no Sistema Nacional de Cadastro Rural — SNCR, inclusive por meio da Declaração para Cadastro Rural — DCR, bem como emitir e regularizar o Certificado de Cadastro de Imóvel Rural — CCIR; e perante a SECRETARIA ESPECIAL DA RECEITA FEDERAL DO BRASIL — RFB, podendo inscrever, atualizar e retificar os dados do(s) imóvel(is) no CIB/CAFIR, apresentar e retificar a Declaração do ITR — DITR e praticar os demais atos necessários à regularização do ITR, inclusive por meio do Portal e-CAC;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ao OUTORGADO 2 (JOÃO VITOR FREITAS CERQUEIRA CÉSAR): representar o(s) OUTORGANTE(S) perante a Secretaria de Estado do Desenvolvimento Ambiental — SEDAM/RO e o Sistema Nacional de Cadastro Ambiental Rural — SICAR, podendo em nome do(s) OUTORGANTE(S) requerer, inscrever, retificar, atualizar e apresentar documentos que sejam necessários ao bom andamento da regularização do Cadastro Ambiental Rural — CAR;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Poderes específicos referentes ao imóvel rural denominado LOTE 56, GLEBA 03, SETOR IPOCYSSARA, PROJETO FUNDIÁRIO CORUMBIARA, Ministro Andreazza, Rondônia, Setor IPOCYSSARA (Castro Alves), Município de Ministro Andreazza/Rondônia, código INCRA/SNCR nº 001.040.056.642-4, CIB/NIRF nº 39794520, matrícula nº 8.960, de propriedade/posse do(s) OUTORGANTE(S).</w:t>
+        <w:t>Poderes específicos referentes ao imóvel rural denominado LOTE 56, GLEBA 03, SETOR IPOCYSSARA, PROJETO FUNDIÁRIO CORUMBIARA, Ministro Andreazza, Rondônia, Município de Ministro Andreazza/RO, código INCRA/SNCR nº 001.040.056.642-4, CIB/NIRF nº 39794520, matrícula nº 8.960, de propriedade/posse do(s) OUTORGANTE(S).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Ministro Andreazza/RO, 24 de setembro de 2026.</w:t>
+        <w:t>Ministro Andreazza/RO, 08 de novembro de 2026.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LUIZ PEREIRA DAS NEVES</w:t>
       </w:r>
     </w:p>
     <w:p>