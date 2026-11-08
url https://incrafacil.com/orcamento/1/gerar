--- v0 (2026-08-05)
+++ v1 (2026-11-08)
@@ -1728,72 +1728,72 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1217870" cy="468000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <wp:extent cx="428854" cy="432000"/>
+                <wp:extent cx="1356279" cy="432000"/>
                 <wp:docPr id="2" name="Picture 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="logo_escritura_facil.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="428854" cy="432000"/>
+                          <a:ext cx="1356279" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="10" w:color="2E5B42"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>