--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -709,199 +709,120 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6EAD6"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>R$ 2.171,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
-[...82 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1C3D2C"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>TOTAL LIQUIDO</w:t>
+              <w:t>TOTAL (INFORMATIVO — RATEADO NOS LOTES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>R$ 2.171,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1C3D2C"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>*A DESPESA DE AVERBAÇÃO FOI RATEADA PROPORCIONALMENTE PARA CADA DESMEMBRAMENTO — ou seja, o valor de R$ 2.171,10 desta tabela foi dividido proporcionalmente à área de cada lote e lançado na tabela de cada imóvel desmembrado como 'Rateio Matrícula Mãe'.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="F58220"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MATRICULA 2: LOTE 95A-01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="3" w:color="F58220"/>
         </w:pBdr>
@@ -1294,93 +1215,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acompanhamento Administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 2.860,98</w:t>
+              <w:t>R$ 3.283,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal  ETAPA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 14.105,33</w:t>
+              <w:t>R$ 14.527,65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>REGULARIZAÇÕES — LOTE 95A-01</w:t>
             </w:r>
@@ -1720,51 +1641,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal Bruto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 24.713,05</w:t>
+              <w:t>R$ 25.135,37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Desconto</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1806,51 +1727,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL LIQUIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>R$ 24.713,05</w:t>
+              <w:t>R$ 25.135,37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="F58220"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MATRICULA 3: LOTE 95A-02</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2248,93 +2169,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acompanhamento Administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 2.498,80</w:t>
+              <w:t>R$ 2.076,48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal  ETAPA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 9.720,40</w:t>
+              <w:t>R$ 9.298,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>REGULARIZAÇÕES — LOTE 95A-02</w:t>
             </w:r>
@@ -2674,51 +2595,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal Bruto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 18.628,39</w:t>
+              <w:t>R$ 18.206,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Desconto</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2760,51 +2681,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL LIQUIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>R$ 18.628,39</w:t>
+              <w:t>R$ 18.206,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:color="2E5B42"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2840,51 +2761,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>VALOR TOTAL — 1ª OPÇÃO — ESCRITURA LAVRADA EM RONDÔNIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t>R$ 45.512,54</w:t>
+              <w:t>R$ 43.341,44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:color="2E5B42"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3282,199 +3203,120 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6EAD6"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>R$ 2.171,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
-[...82 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1C3D2C"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>TOTAL LIQUIDO</w:t>
+              <w:t>TOTAL (INFORMATIVO — RATEADO NOS LOTES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>R$ 2.171,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1C3D2C"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>*A DESPESA DE AVERBAÇÃO FOI RATEADA PROPORCIONALMENTE PARA CADA DESMEMBRAMENTO — ou seja, o valor de R$ 2.171,10 desta tabela foi dividido proporcionalmente à área de cada lote e lançado na tabela de cada imóvel desmembrado como 'Rateio Matrícula Mãe'.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="F58220"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MATRICULA 2: LOTE 95A-01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="3" w:color="F58220"/>
         </w:pBdr>
@@ -3951,93 +3793,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acompanhamento Administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 1.860,49</w:t>
+              <w:t>R$ 2.282,81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal  ETAPA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 10.632,06</w:t>
+              <w:t>R$ 11.054,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>REGULARIZAÇÕES — LOTE 95A-01</w:t>
             </w:r>
@@ -4377,51 +4219,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal Bruto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 21.239,78</w:t>
+              <w:t>R$ 21.662,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Desconto</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4463,51 +4305,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL LIQUIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>R$ 21.239,78</w:t>
+              <w:t>R$ 21.662,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="F58220"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MATRICULA 3: LOTE 95A-02</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4989,93 +4831,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acompanhamento Administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 2.030,30</w:t>
+              <w:t>R$ 1.607,98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal  ETAPA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 8.306,05</w:t>
+              <w:t>R$ 7.883,73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>REGULARIZAÇÕES — LOTE 95A-02</w:t>
             </w:r>
@@ -5415,51 +5257,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal Bruto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 17.214,04</w:t>
+              <w:t>R$ 16.791,72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Desconto</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5501,51 +5343,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL LIQUIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>R$ 17.214,04</w:t>
+              <w:t>R$ 16.791,72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:color="2E5B42"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -5581,51 +5423,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>VALOR TOTAL — 2ª OPÇÃO — ESCRITURA COM PROCURAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t>R$ 40.624,92</w:t>
+              <w:t>R$ 38.453,82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:color="2E5B42"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="2E5B42"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>OBSERVACOES</w:t>
@@ -6014,72 +5856,72 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1217870" cy="468000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <wp:extent cx="428854" cy="432000"/>
+                <wp:extent cx="1356279" cy="432000"/>
                 <wp:docPr id="2" name="Picture 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="logo_escritura_facil.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="428854" cy="432000"/>
+                          <a:ext cx="1356279" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="10" w:color="2E5B42"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>