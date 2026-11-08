--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -709,199 +709,120 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6EAD6"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>R$ 1.227,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
-[...82 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1C3D2C"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>TOTAL LIQUIDO</w:t>
+              <w:t>TOTAL (INFORMATIVO — RATEADO NOS LOTES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>R$ 1.227,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1C3D2C"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>*A DESPESA DE AVERBAÇÃO FOI RATEADA PROPORCIONALMENTE PARA CADA DESMEMBRAMENTO — ou seja, o valor de R$ 1.227,14 desta tabela foi dividido proporcionalmente à área de cada lote e lançado na tabela de cada imóvel desmembrado como 'Rateio Matrícula Mãe'.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="F58220"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MATRICULA 2: LOTE 51A-1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="3" w:color="F58220"/>
         </w:pBdr>
@@ -1294,93 +1215,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acompanhamento Administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 489,75</w:t>
+              <w:t>R$ 547,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal  ETAPA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 2.613,51</w:t>
+              <w:t>R$ 2.670,89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>REGULARIZAÇÕES — LOTE 51A-1</w:t>
             </w:r>
@@ -1872,51 +1793,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal Bruto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 8.613,51</w:t>
+              <w:t>R$ 8.670,89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Desconto</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1958,51 +1879,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL LIQUIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>R$ 8.613,51</w:t>
+              <w:t>R$ 8.670,89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="F58220"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MATRICULA 3: LOTE 51A-2</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2400,93 +2321,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acompanhamento Administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 769,24</w:t>
+              <w:t>R$ 855,31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal  ETAPA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 3.920,27</w:t>
+              <w:t>R$ 4.006,34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>REGULARIZAÇÕES — LOTE 51A-2</w:t>
             </w:r>
@@ -2870,51 +2791,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal Bruto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 9.050,27</w:t>
+              <w:t>R$ 9.136,34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Desconto</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2956,51 +2877,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL LIQUIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>R$ 9.050,27</w:t>
+              <w:t>R$ 9.136,34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="F58220"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MATRICULA 4: LOTE 51A-3</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3398,93 +3319,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acompanhamento Administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 2.215,62</w:t>
+              <w:t>R$ 2.072,17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal  ETAPA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 9.422,88</w:t>
+              <w:t>R$ 9.279,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>REGULARIZAÇÕES — LOTE 51A-3</w:t>
             </w:r>
@@ -3674,51 +3595,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal Bruto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 10.722,88</w:t>
+              <w:t>R$ 10.579,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Desconto</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3760,51 +3681,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL LIQUIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>R$ 10.722,88</w:t>
+              <w:t>R$ 10.579,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:color="2E5B42"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4282,199 +4203,120 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6EAD6"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>R$ 1.227,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
-[...82 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1C3D2C"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>TOTAL LIQUIDO</w:t>
+              <w:t>TOTAL (INFORMATIVO — RATEADO NOS LOTES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>R$ 1.227,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1C3D2C"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>*A DESPESA DE AVERBAÇÃO FOI RATEADA PROPORCIONALMENTE PARA CADA DESMEMBRAMENTO — ou seja, o valor de R$ 1.227,14 desta tabela foi dividido proporcionalmente à área de cada lote e lançado na tabela de cada imóvel desmembrado como 'Rateio Matrícula Mãe'.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="F58220"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MATRICULA 2: LOTE 51A-1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="3" w:color="F58220"/>
         </w:pBdr>
@@ -4951,93 +4793,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acompanhamento Administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 883,83</w:t>
+              <w:t>R$ 941,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal  ETAPA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 4.937,00</w:t>
+              <w:t>R$ 4.994,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>REGULARIZAÇÕES — LOTE 51A-1</w:t>
             </w:r>
@@ -5529,51 +5371,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal Bruto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 10.937,00</w:t>
+              <w:t>R$ 10.994,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Desconto</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5615,51 +5457,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL LIQUIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>R$ 10.937,00</w:t>
+              <w:t>R$ 10.994,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="F58220"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MATRICULA 3: LOTE 51A-2</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6141,93 +5983,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acompanhamento Administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 985,73</w:t>
+              <w:t>R$ 1.071,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal  ETAPA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 5.474,20</w:t>
+              <w:t>R$ 5.560,27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>REGULARIZAÇÕES — LOTE 51A-2</w:t>
             </w:r>
@@ -6611,51 +6453,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal Bruto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 10.604,20</w:t>
+              <w:t>R$ 10.690,27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Desconto</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6697,51 +6539,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL LIQUIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>R$ 10.604,20</w:t>
+              <w:t>R$ 10.690,27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="F58220"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MATRICULA 4: LOTE 51A-3</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7223,93 +7065,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acompanhamento Administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 1.747,12</w:t>
+              <w:t>R$ 1.603,67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal  ETAPA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCDBB8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 8.008,53</w:t>
+              <w:t>R$ 7.865,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9354"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="3A7054"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>REGULARIZAÇÕES — LOTE 51A-3</w:t>
             </w:r>
@@ -7499,51 +7341,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subtotal Bruto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F9F0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>R$ 9.308,53</w:t>
+              <w:t>R$ 9.165,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Desconto</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7585,51 +7427,51 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL LIQUIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4677"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F58220"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>R$ 9.308,53</w:t>
+              <w:t>R$ 9.165,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:color="2E5B42"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -8098,72 +7940,72 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1217870" cy="468000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <wp:extent cx="428854" cy="432000"/>
+                <wp:extent cx="1356279" cy="432000"/>
                 <wp:docPr id="2" name="Picture 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="logo_escritura_facil.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="428854" cy="432000"/>
+                          <a:ext cx="1356279" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="10" w:color="2E5B42"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>